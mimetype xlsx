--- v0 (2026-09-02)
+++ v1 (2026-10-17)
@@ -961,97 +961,97 @@
       </c>
       <c r="I3" s="7" t="inlineStr">
         <is>
           <t>Away Players</t>
         </is>
       </c>
     </row>
     <row r="4" ht="18" customHeight="1">
       <c r="A4" s="9" t="n">
         <v>1</v>
       </c>
       <c r="B4" s="10" t="inlineStr">
         <is>
           <t>Jun 1</t>
         </is>
       </c>
       <c r="C4" s="11" t="n">
         <v>2</v>
       </c>
       <c r="D4" s="12" t="inlineStr">
         <is>
           <t>Eagles 2</t>
         </is>
       </c>
       <c r="E4" s="13" t="n">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="F4" s="12" t="inlineStr">
         <is>
           <t>Twin Peaks</t>
         </is>
       </c>
       <c r="G4" s="14" t="inlineStr">
         <is>
           <t>Eagles</t>
         </is>
       </c>
       <c r="H4" s="15" t="inlineStr"/>
       <c r="I4" s="16" t="inlineStr"/>
     </row>
     <row r="5" ht="18" customHeight="1">
       <c r="A5" s="17" t="n"/>
       <c r="B5" s="18" t="n"/>
       <c r="C5" s="19" t="n">
         <v>5</v>
       </c>
       <c r="D5" s="20" t="inlineStr">
         <is>
           <t>Fall City Bar and Grill</t>
         </is>
       </c>
       <c r="E5" s="21" t="n">
         <v>3</v>
       </c>
       <c r="F5" s="20" t="inlineStr">
         <is>
           <t>Eagles 3</t>
         </is>
       </c>
       <c r="G5" s="22" t="inlineStr">
         <is>
           <t>Fall City Bar and Grill</t>
         </is>
       </c>
       <c r="H5" s="23" t="inlineStr"/>
       <c r="I5" s="24" t="inlineStr"/>
     </row>
     <row r="6" ht="18" customHeight="1">
       <c r="A6" s="17" t="n"/>
       <c r="B6" s="18" t="n"/>
       <c r="C6" s="19" t="n">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="D6" s="20" t="inlineStr">
         <is>
           <t>Riverside</t>
         </is>
       </c>
       <c r="E6" s="21" t="n">
         <v>9</v>
       </c>
       <c r="F6" s="20" t="inlineStr">
         <is>
           <t>Smokey's 1</t>
         </is>
       </c>
       <c r="G6" s="22" t="inlineStr">
         <is>
           <t>Riverside</t>
         </is>
       </c>
       <c r="H6" s="23" t="inlineStr"/>
       <c r="I6" s="24" t="inlineStr"/>
     </row>
     <row r="7" ht="18" customHeight="1">
       <c r="A7" s="17" t="n"/>
       <c r="B7" s="18" t="n"/>
@@ -1061,111 +1061,111 @@
       <c r="D7" s="20" t="inlineStr">
         <is>
           <t>Smokey's 2</t>
         </is>
       </c>
       <c r="E7" s="21" t="n">
         <v>1</v>
       </c>
       <c r="F7" s="20" t="inlineStr">
         <is>
           <t>Eagles 1</t>
         </is>
       </c>
       <c r="G7" s="22" t="inlineStr">
         <is>
           <t>Smokey Joe's</t>
         </is>
       </c>
       <c r="H7" s="23" t="inlineStr"/>
       <c r="I7" s="24" t="inlineStr"/>
     </row>
     <row r="8" ht="18" customHeight="1">
       <c r="A8" s="25" t="n"/>
       <c r="B8" s="26" t="n"/>
       <c r="C8" s="27" t="n">
+        <v>8</v>
+      </c>
+      <c r="D8" s="28" t="inlineStr">
+        <is>
+          <t>Sure Shot</t>
+        </is>
+      </c>
+      <c r="E8" s="29" t="n">
         <v>7</v>
-      </c>
-[...6 lines deleted...]
-        <v>6</v>
       </c>
       <c r="F8" s="28" t="inlineStr">
         <is>
           <t>Moose</t>
         </is>
       </c>
       <c r="G8" s="30" t="inlineStr">
         <is>
           <t>Sure Shot</t>
         </is>
       </c>
       <c r="H8" s="31" t="inlineStr"/>
       <c r="I8" s="32" t="inlineStr"/>
     </row>
     <row r="9" ht="18" customHeight="1">
       <c r="A9" s="33" t="n">
         <v>2</v>
       </c>
       <c r="B9" s="34" t="inlineStr">
         <is>
           <t>Jun 8</t>
         </is>
       </c>
       <c r="C9" s="35" t="n">
         <v>2</v>
       </c>
       <c r="D9" s="36" t="inlineStr">
         <is>
           <t>Eagles 2</t>
         </is>
       </c>
       <c r="E9" s="37" t="n">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="F9" s="36" t="inlineStr">
         <is>
           <t>Riverside</t>
         </is>
       </c>
       <c r="G9" s="38" t="inlineStr">
         <is>
           <t>Eagles</t>
         </is>
       </c>
       <c r="H9" s="39" t="inlineStr"/>
       <c r="I9" s="40" t="inlineStr"/>
     </row>
     <row r="10" ht="18" customHeight="1">
       <c r="A10" s="41" t="n"/>
       <c r="B10" s="42" t="n"/>
       <c r="C10" s="43" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D10" s="44" t="inlineStr">
         <is>
           <t>Moose</t>
         </is>
       </c>
       <c r="E10" s="45" t="n">
         <v>3</v>
       </c>
       <c r="F10" s="44" t="inlineStr">
         <is>
           <t>Eagles 3</t>
         </is>
       </c>
       <c r="G10" s="46" t="inlineStr">
         <is>
           <t>Moose</t>
         </is>
       </c>
       <c r="H10" s="47" t="inlineStr"/>
       <c r="I10" s="48" t="inlineStr"/>
     </row>
     <row r="11" ht="18" customHeight="1">
       <c r="A11" s="41" t="n"/>
       <c r="B11" s="42" t="n"/>
@@ -1175,78 +1175,78 @@
       <c r="D11" s="44" t="inlineStr">
         <is>
           <t>Smokey's 1</t>
         </is>
       </c>
       <c r="E11" s="45" t="n">
         <v>10</v>
       </c>
       <c r="F11" s="44" t="inlineStr">
         <is>
           <t>Smokey's 2</t>
         </is>
       </c>
       <c r="G11" s="46" t="inlineStr">
         <is>
           <t>Smokey Joe's</t>
         </is>
       </c>
       <c r="H11" s="47" t="inlineStr"/>
       <c r="I11" s="48" t="inlineStr"/>
     </row>
     <row r="12" ht="18" customHeight="1">
       <c r="A12" s="41" t="n"/>
       <c r="B12" s="42" t="n"/>
       <c r="C12" s="43" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="D12" s="44" t="inlineStr">
         <is>
           <t>Sure Shot</t>
         </is>
       </c>
       <c r="E12" s="45" t="n">
         <v>1</v>
       </c>
       <c r="F12" s="44" t="inlineStr">
         <is>
           <t>Eagles 1</t>
         </is>
       </c>
       <c r="G12" s="46" t="inlineStr">
         <is>
           <t>Sure Shot</t>
         </is>
       </c>
       <c r="H12" s="47" t="inlineStr"/>
       <c r="I12" s="48" t="inlineStr"/>
     </row>
     <row r="13" ht="18" customHeight="1">
       <c r="A13" s="49" t="n"/>
       <c r="B13" s="50" t="n"/>
       <c r="C13" s="51" t="n">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="D13" s="52" t="inlineStr">
         <is>
           <t>Twin Peaks</t>
         </is>
       </c>
       <c r="E13" s="53" t="n">
         <v>5</v>
       </c>
       <c r="F13" s="52" t="inlineStr">
         <is>
           <t>Fall City Bar and Grill</t>
         </is>
       </c>
       <c r="G13" s="54" t="inlineStr">
         <is>
           <t>Twin Peaks</t>
         </is>
       </c>
       <c r="H13" s="55" t="inlineStr"/>
       <c r="I13" s="56" t="inlineStr"/>
     </row>
     <row r="14" ht="18" customHeight="1">
       <c r="A14" s="9" t="n">
         <v>3</v>
@@ -1262,132 +1262,132 @@
       <c r="D14" s="12" t="inlineStr">
         <is>
           <t>Eagles 1</t>
         </is>
       </c>
       <c r="E14" s="13" t="n">
         <v>3</v>
       </c>
       <c r="F14" s="12" t="inlineStr">
         <is>
           <t>Eagles 3</t>
         </is>
       </c>
       <c r="G14" s="14" t="inlineStr">
         <is>
           <t>Eagles</t>
         </is>
       </c>
       <c r="H14" s="15" t="inlineStr"/>
       <c r="I14" s="16" t="inlineStr"/>
     </row>
     <row r="15" ht="18" customHeight="1">
       <c r="A15" s="17" t="n"/>
       <c r="B15" s="18" t="n"/>
       <c r="C15" s="19" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D15" s="20" t="inlineStr">
         <is>
           <t>Moose</t>
         </is>
       </c>
       <c r="E15" s="21" t="n">
         <v>5</v>
       </c>
       <c r="F15" s="20" t="inlineStr">
         <is>
           <t>Fall City Bar and Grill</t>
         </is>
       </c>
       <c r="G15" s="22" t="inlineStr">
         <is>
           <t>Moose</t>
         </is>
       </c>
       <c r="H15" s="23" t="inlineStr"/>
       <c r="I15" s="24" t="inlineStr"/>
     </row>
     <row r="16" ht="18" customHeight="1">
       <c r="A16" s="17" t="n"/>
       <c r="B16" s="18" t="n"/>
       <c r="C16" s="19" t="n">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="D16" s="20" t="inlineStr">
         <is>
           <t>Riverside</t>
         </is>
       </c>
       <c r="E16" s="21" t="n">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="F16" s="20" t="inlineStr">
         <is>
           <t>Twin Peaks</t>
         </is>
       </c>
       <c r="G16" s="22" t="inlineStr">
         <is>
           <t>Riverside</t>
         </is>
       </c>
       <c r="H16" s="23" t="inlineStr"/>
       <c r="I16" s="24" t="inlineStr"/>
     </row>
     <row r="17" ht="18" customHeight="1">
       <c r="A17" s="17" t="n"/>
       <c r="B17" s="18" t="n"/>
       <c r="C17" s="19" t="n">
         <v>10</v>
       </c>
       <c r="D17" s="20" t="inlineStr">
         <is>
           <t>Smokey's 2</t>
         </is>
       </c>
       <c r="E17" s="21" t="n">
         <v>2</v>
       </c>
       <c r="F17" s="20" t="inlineStr">
         <is>
           <t>Eagles 2</t>
         </is>
       </c>
       <c r="G17" s="22" t="inlineStr">
         <is>
           <t>Smokey Joe's</t>
         </is>
       </c>
       <c r="H17" s="23" t="inlineStr"/>
       <c r="I17" s="24" t="inlineStr"/>
     </row>
     <row r="18" ht="18" customHeight="1">
       <c r="A18" s="25" t="n"/>
       <c r="B18" s="26" t="n"/>
       <c r="C18" s="27" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="D18" s="28" t="inlineStr">
         <is>
           <t>Sure Shot</t>
         </is>
       </c>
       <c r="E18" s="29" t="n">
         <v>9</v>
       </c>
       <c r="F18" s="28" t="inlineStr">
         <is>
           <t>Smokey's 1</t>
         </is>
       </c>
       <c r="G18" s="30" t="inlineStr">
         <is>
           <t>Sure Shot</t>
         </is>
       </c>
       <c r="H18" s="31" t="inlineStr"/>
       <c r="I18" s="32" t="inlineStr"/>
     </row>
     <row r="19" ht="18" customHeight="1">
       <c r="A19" s="33" t="n">
         <v>4</v>
@@ -1403,78 +1403,78 @@
       <c r="D19" s="36" t="inlineStr">
         <is>
           <t>Eagles 1</t>
         </is>
       </c>
       <c r="E19" s="37" t="n">
         <v>5</v>
       </c>
       <c r="F19" s="36" t="inlineStr">
         <is>
           <t>Fall City Bar and Grill</t>
         </is>
       </c>
       <c r="G19" s="38" t="inlineStr">
         <is>
           <t>Eagles</t>
         </is>
       </c>
       <c r="H19" s="39" t="inlineStr"/>
       <c r="I19" s="40" t="inlineStr"/>
     </row>
     <row r="20" ht="18" customHeight="1">
       <c r="A20" s="41" t="n"/>
       <c r="B20" s="42" t="n"/>
       <c r="C20" s="43" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D20" s="44" t="inlineStr">
         <is>
           <t>Moose</t>
         </is>
       </c>
       <c r="E20" s="45" t="n">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="F20" s="44" t="inlineStr">
         <is>
           <t>Twin Peaks</t>
         </is>
       </c>
       <c r="G20" s="46" t="inlineStr">
         <is>
           <t>Moose</t>
         </is>
       </c>
       <c r="H20" s="47" t="inlineStr"/>
       <c r="I20" s="48" t="inlineStr"/>
     </row>
     <row r="21" ht="18" customHeight="1">
       <c r="A21" s="41" t="n"/>
       <c r="B21" s="42" t="n"/>
       <c r="C21" s="43" t="n">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="D21" s="44" t="inlineStr">
         <is>
           <t>Riverside</t>
         </is>
       </c>
       <c r="E21" s="45" t="n">
         <v>10</v>
       </c>
       <c r="F21" s="44" t="inlineStr">
         <is>
           <t>Smokey's 2</t>
         </is>
       </c>
       <c r="G21" s="46" t="inlineStr">
         <is>
           <t>Riverside</t>
         </is>
       </c>
       <c r="H21" s="47" t="inlineStr"/>
       <c r="I21" s="48" t="inlineStr"/>
     </row>
     <row r="22" ht="18" customHeight="1">
       <c r="A22" s="41" t="n"/>
       <c r="B22" s="42" t="n"/>
@@ -1484,51 +1484,51 @@
       <c r="D22" s="44" t="inlineStr">
         <is>
           <t>Smokey's 1</t>
         </is>
       </c>
       <c r="E22" s="45" t="n">
         <v>3</v>
       </c>
       <c r="F22" s="44" t="inlineStr">
         <is>
           <t>Eagles 3</t>
         </is>
       </c>
       <c r="G22" s="46" t="inlineStr">
         <is>
           <t>Smokey Joe's</t>
         </is>
       </c>
       <c r="H22" s="47" t="inlineStr"/>
       <c r="I22" s="48" t="inlineStr"/>
     </row>
     <row r="23" ht="18" customHeight="1">
       <c r="A23" s="49" t="n"/>
       <c r="B23" s="50" t="n"/>
       <c r="C23" s="51" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="D23" s="52" t="inlineStr">
         <is>
           <t>Sure Shot</t>
         </is>
       </c>
       <c r="E23" s="53" t="n">
         <v>2</v>
       </c>
       <c r="F23" s="52" t="inlineStr">
         <is>
           <t>Eagles 2</t>
         </is>
       </c>
       <c r="G23" s="54" t="inlineStr">
         <is>
           <t>Sure Shot</t>
         </is>
       </c>
       <c r="H23" s="55" t="inlineStr"/>
       <c r="I23" s="56" t="inlineStr"/>
     </row>
     <row r="24" ht="18" customHeight="1">
       <c r="A24" s="9" t="n">
         <v>5</v>
@@ -1544,51 +1544,51 @@
       <c r="D24" s="12" t="inlineStr">
         <is>
           <t>Eagles 3</t>
         </is>
       </c>
       <c r="E24" s="13" t="n">
         <v>2</v>
       </c>
       <c r="F24" s="12" t="inlineStr">
         <is>
           <t>Eagles 2</t>
         </is>
       </c>
       <c r="G24" s="14" t="inlineStr">
         <is>
           <t>Eagles</t>
         </is>
       </c>
       <c r="H24" s="15" t="inlineStr"/>
       <c r="I24" s="16" t="inlineStr"/>
     </row>
     <row r="25" ht="18" customHeight="1">
       <c r="A25" s="17" t="n"/>
       <c r="B25" s="18" t="n"/>
       <c r="C25" s="19" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D25" s="20" t="inlineStr">
         <is>
           <t>Moose</t>
         </is>
       </c>
       <c r="E25" s="21" t="n">
         <v>1</v>
       </c>
       <c r="F25" s="20" t="inlineStr">
         <is>
           <t>Eagles 1</t>
         </is>
       </c>
       <c r="G25" s="22" t="inlineStr">
         <is>
           <t>Moose</t>
         </is>
       </c>
       <c r="H25" s="23" t="inlineStr"/>
       <c r="I25" s="24" t="inlineStr"/>
     </row>
     <row r="26" ht="18" customHeight="1">
       <c r="A26" s="17" t="n"/>
       <c r="B26" s="18" t="n"/>
@@ -1598,219 +1598,219 @@
       <c r="D26" s="20" t="inlineStr">
         <is>
           <t>Smokey's 1</t>
         </is>
       </c>
       <c r="E26" s="21" t="n">
         <v>5</v>
       </c>
       <c r="F26" s="20" t="inlineStr">
         <is>
           <t>Fall City Bar and Grill</t>
         </is>
       </c>
       <c r="G26" s="22" t="inlineStr">
         <is>
           <t>Smokey Joe's</t>
         </is>
       </c>
       <c r="H26" s="23" t="inlineStr"/>
       <c r="I26" s="24" t="inlineStr"/>
     </row>
     <row r="27" ht="18" customHeight="1">
       <c r="A27" s="17" t="n"/>
       <c r="B27" s="18" t="n"/>
       <c r="C27" s="19" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="D27" s="20" t="inlineStr">
         <is>
           <t>Sure Shot</t>
         </is>
       </c>
       <c r="E27" s="21" t="n">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="F27" s="20" t="inlineStr">
         <is>
           <t>Riverside</t>
         </is>
       </c>
       <c r="G27" s="22" t="inlineStr">
         <is>
           <t>Sure Shot</t>
         </is>
       </c>
       <c r="H27" s="23" t="inlineStr"/>
       <c r="I27" s="24" t="inlineStr"/>
     </row>
     <row r="28" ht="18" customHeight="1">
       <c r="A28" s="25" t="n"/>
       <c r="B28" s="26" t="n"/>
       <c r="C28" s="27" t="n">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="D28" s="28" t="inlineStr">
         <is>
           <t>Twin Peaks</t>
         </is>
       </c>
       <c r="E28" s="29" t="n">
         <v>10</v>
       </c>
       <c r="F28" s="28" t="inlineStr">
         <is>
           <t>Smokey's 2</t>
         </is>
       </c>
       <c r="G28" s="30" t="inlineStr">
         <is>
           <t>Twin Peaks</t>
         </is>
       </c>
       <c r="H28" s="31" t="inlineStr"/>
       <c r="I28" s="32" t="inlineStr"/>
     </row>
     <row r="29" ht="18" customHeight="1">
       <c r="A29" s="33" t="n">
         <v>6</v>
       </c>
       <c r="B29" s="34" t="inlineStr">
         <is>
           <t>Jul 6</t>
         </is>
       </c>
       <c r="C29" s="35" t="n">
         <v>1</v>
       </c>
       <c r="D29" s="36" t="inlineStr">
         <is>
           <t>Eagles 1</t>
         </is>
       </c>
       <c r="E29" s="37" t="n">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="F29" s="36" t="inlineStr">
         <is>
           <t>Twin Peaks</t>
         </is>
       </c>
       <c r="G29" s="38" t="inlineStr">
         <is>
           <t>Eagles</t>
         </is>
       </c>
       <c r="H29" s="39" t="inlineStr"/>
       <c r="I29" s="40" t="inlineStr"/>
     </row>
     <row r="30" ht="18" customHeight="1">
       <c r="A30" s="41" t="n"/>
       <c r="B30" s="42" t="n"/>
       <c r="C30" s="43" t="n">
         <v>5</v>
       </c>
       <c r="D30" s="44" t="inlineStr">
         <is>
           <t>Fall City Bar and Grill</t>
         </is>
       </c>
       <c r="E30" s="45" t="n">
         <v>2</v>
       </c>
       <c r="F30" s="44" t="inlineStr">
         <is>
           <t>Eagles 2</t>
         </is>
       </c>
       <c r="G30" s="46" t="inlineStr">
         <is>
           <t>Fall City Bar and Grill</t>
         </is>
       </c>
       <c r="H30" s="47" t="inlineStr"/>
       <c r="I30" s="48" t="inlineStr"/>
     </row>
     <row r="31" ht="18" customHeight="1">
       <c r="A31" s="41" t="n"/>
       <c r="B31" s="42" t="n"/>
       <c r="C31" s="43" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D31" s="44" t="inlineStr">
         <is>
           <t>Moose</t>
         </is>
       </c>
       <c r="E31" s="45" t="n">
         <v>9</v>
       </c>
       <c r="F31" s="44" t="inlineStr">
         <is>
           <t>Smokey's 1</t>
         </is>
       </c>
       <c r="G31" s="46" t="inlineStr">
         <is>
           <t>Moose</t>
         </is>
       </c>
       <c r="H31" s="47" t="inlineStr"/>
       <c r="I31" s="48" t="inlineStr"/>
     </row>
     <row r="32" ht="18" customHeight="1">
       <c r="A32" s="41" t="n"/>
       <c r="B32" s="42" t="n"/>
       <c r="C32" s="43" t="n">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="D32" s="44" t="inlineStr">
         <is>
           <t>Riverside</t>
         </is>
       </c>
       <c r="E32" s="45" t="n">
         <v>3</v>
       </c>
       <c r="F32" s="44" t="inlineStr">
         <is>
           <t>Eagles 3</t>
         </is>
       </c>
       <c r="G32" s="46" t="inlineStr">
         <is>
           <t>Riverside</t>
         </is>
       </c>
       <c r="H32" s="47" t="inlineStr"/>
       <c r="I32" s="48" t="inlineStr"/>
     </row>
     <row r="33" ht="18" customHeight="1">
       <c r="A33" s="49" t="n"/>
       <c r="B33" s="50" t="n"/>
       <c r="C33" s="51" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="D33" s="52" t="inlineStr">
         <is>
           <t>Sure Shot</t>
         </is>
       </c>
       <c r="E33" s="53" t="n">
         <v>10</v>
       </c>
       <c r="F33" s="52" t="inlineStr">
         <is>
           <t>Smokey's 2</t>
         </is>
       </c>
       <c r="G33" s="54" t="inlineStr">
         <is>
           <t>Sure Shot</t>
         </is>
       </c>
       <c r="H33" s="55" t="inlineStr"/>
       <c r="I33" s="56" t="inlineStr"/>
     </row>
     <row r="34" ht="18" customHeight="1">
       <c r="A34" s="9" t="n">
         <v>7</v>
@@ -1834,70 +1834,70 @@
       <c r="F34" s="12" t="inlineStr">
         <is>
           <t>Smokey's 1</t>
         </is>
       </c>
       <c r="G34" s="14" t="inlineStr">
         <is>
           <t>Eagles</t>
         </is>
       </c>
       <c r="H34" s="15" t="inlineStr"/>
       <c r="I34" s="16" t="inlineStr"/>
     </row>
     <row r="35" ht="18" customHeight="1">
       <c r="A35" s="17" t="n"/>
       <c r="B35" s="18" t="n"/>
       <c r="C35" s="19" t="n">
         <v>5</v>
       </c>
       <c r="D35" s="20" t="inlineStr">
         <is>
           <t>Fall City Bar and Grill</t>
         </is>
       </c>
       <c r="E35" s="21" t="n">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="F35" s="20" t="inlineStr">
         <is>
           <t>Riverside</t>
         </is>
       </c>
       <c r="G35" s="22" t="inlineStr">
         <is>
           <t>Fall City Bar and Grill</t>
         </is>
       </c>
       <c r="H35" s="23" t="inlineStr"/>
       <c r="I35" s="24" t="inlineStr"/>
     </row>
     <row r="36" ht="18" customHeight="1">
       <c r="A36" s="17" t="n"/>
       <c r="B36" s="18" t="n"/>
       <c r="C36" s="19" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D36" s="20" t="inlineStr">
         <is>
           <t>Moose</t>
         </is>
       </c>
       <c r="E36" s="21" t="n">
         <v>2</v>
       </c>
       <c r="F36" s="20" t="inlineStr">
         <is>
           <t>Eagles 2</t>
         </is>
       </c>
       <c r="G36" s="22" t="inlineStr">
         <is>
           <t>Moose</t>
         </is>
       </c>
       <c r="H36" s="23" t="inlineStr"/>
       <c r="I36" s="24" t="inlineStr"/>
     </row>
     <row r="37" ht="18" customHeight="1">
       <c r="A37" s="17" t="n"/>
       <c r="B37" s="18" t="n"/>
@@ -1907,59 +1907,59 @@
       <c r="D37" s="20" t="inlineStr">
         <is>
           <t>Smokey's 2</t>
         </is>
       </c>
       <c r="E37" s="21" t="n">
         <v>3</v>
       </c>
       <c r="F37" s="20" t="inlineStr">
         <is>
           <t>Eagles 3</t>
         </is>
       </c>
       <c r="G37" s="22" t="inlineStr">
         <is>
           <t>Smokey Joe's</t>
         </is>
       </c>
       <c r="H37" s="23" t="inlineStr"/>
       <c r="I37" s="24" t="inlineStr"/>
     </row>
     <row r="38" ht="18" customHeight="1">
       <c r="A38" s="25" t="n"/>
       <c r="B38" s="26" t="n"/>
       <c r="C38" s="27" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="D38" s="28" t="inlineStr">
         <is>
           <t>Sure Shot</t>
         </is>
       </c>
       <c r="E38" s="29" t="n">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="F38" s="28" t="inlineStr">
         <is>
           <t>Twin Peaks</t>
         </is>
       </c>
       <c r="G38" s="30" t="inlineStr">
         <is>
           <t>Sure Shot</t>
         </is>
       </c>
       <c r="H38" s="31" t="inlineStr"/>
       <c r="I38" s="32" t="inlineStr"/>
     </row>
     <row r="39" ht="18" customHeight="1">
       <c r="A39" s="33" t="n">
         <v>8</v>
       </c>
       <c r="B39" s="34" t="inlineStr">
         <is>
           <t>Jul 20</t>
         </is>
       </c>
       <c r="C39" s="35" t="n">
         <v>1</v>
@@ -1994,192 +1994,192 @@
       <c r="D40" s="44" t="inlineStr">
         <is>
           <t>Fall City Bar and Grill</t>
         </is>
       </c>
       <c r="E40" s="45" t="n">
         <v>10</v>
       </c>
       <c r="F40" s="44" t="inlineStr">
         <is>
           <t>Smokey's 2</t>
         </is>
       </c>
       <c r="G40" s="46" t="inlineStr">
         <is>
           <t>Fall City Bar and Grill</t>
         </is>
       </c>
       <c r="H40" s="47" t="inlineStr"/>
       <c r="I40" s="48" t="inlineStr"/>
     </row>
     <row r="41" ht="18" customHeight="1">
       <c r="A41" s="41" t="n"/>
       <c r="B41" s="42" t="n"/>
       <c r="C41" s="43" t="n">
+        <v>7</v>
+      </c>
+      <c r="D41" s="44" t="inlineStr">
+        <is>
+          <t>Moose</t>
+        </is>
+      </c>
+      <c r="E41" s="45" t="n">
         <v>6</v>
-      </c>
-[...6 lines deleted...]
-        <v>4</v>
       </c>
       <c r="F41" s="44" t="inlineStr">
         <is>
           <t>Riverside</t>
         </is>
       </c>
       <c r="G41" s="46" t="inlineStr">
         <is>
           <t>Moose</t>
         </is>
       </c>
       <c r="H41" s="47" t="inlineStr"/>
       <c r="I41" s="48" t="inlineStr"/>
     </row>
     <row r="42" ht="18" customHeight="1">
       <c r="A42" s="41" t="n"/>
       <c r="B42" s="42" t="n"/>
       <c r="C42" s="43" t="n">
         <v>9</v>
       </c>
       <c r="D42" s="44" t="inlineStr">
         <is>
           <t>Smokey's 1</t>
         </is>
       </c>
       <c r="E42" s="45" t="n">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="F42" s="44" t="inlineStr">
         <is>
           <t>Twin Peaks</t>
         </is>
       </c>
       <c r="G42" s="46" t="inlineStr">
         <is>
           <t>Smokey Joe's</t>
         </is>
       </c>
       <c r="H42" s="47" t="inlineStr"/>
       <c r="I42" s="48" t="inlineStr"/>
     </row>
     <row r="43" ht="18" customHeight="1">
       <c r="A43" s="49" t="n"/>
       <c r="B43" s="50" t="n"/>
       <c r="C43" s="51" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="D43" s="52" t="inlineStr">
         <is>
           <t>Sure Shot</t>
         </is>
       </c>
       <c r="E43" s="53" t="n">
         <v>3</v>
       </c>
       <c r="F43" s="52" t="inlineStr">
         <is>
           <t>Eagles 3</t>
         </is>
       </c>
       <c r="G43" s="54" t="inlineStr">
         <is>
           <t>Sure Shot</t>
         </is>
       </c>
       <c r="H43" s="55" t="inlineStr"/>
       <c r="I43" s="56" t="inlineStr"/>
     </row>
     <row r="44" ht="18" customHeight="1">
       <c r="A44" s="9" t="n">
         <v>9</v>
       </c>
       <c r="B44" s="10" t="inlineStr">
         <is>
           <t>Jul 27</t>
         </is>
       </c>
       <c r="C44" s="11" t="n">
         <v>3</v>
       </c>
       <c r="D44" s="12" t="inlineStr">
         <is>
           <t>Eagles 3</t>
         </is>
       </c>
       <c r="E44" s="13" t="n">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="F44" s="12" t="inlineStr">
         <is>
           <t>Twin Peaks</t>
         </is>
       </c>
       <c r="G44" s="14" t="inlineStr">
         <is>
           <t>Eagles</t>
         </is>
       </c>
       <c r="H44" s="15" t="inlineStr"/>
       <c r="I44" s="16" t="inlineStr"/>
     </row>
     <row r="45" ht="18" customHeight="1">
       <c r="A45" s="17" t="n"/>
       <c r="B45" s="18" t="n"/>
       <c r="C45" s="19" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D45" s="20" t="inlineStr">
         <is>
           <t>Moose</t>
         </is>
       </c>
       <c r="E45" s="21" t="n">
         <v>10</v>
       </c>
       <c r="F45" s="20" t="inlineStr">
         <is>
           <t>Smokey's 2</t>
         </is>
       </c>
       <c r="G45" s="22" t="inlineStr">
         <is>
           <t>Moose</t>
         </is>
       </c>
       <c r="H45" s="23" t="inlineStr"/>
       <c r="I45" s="24" t="inlineStr"/>
     </row>
     <row r="46" ht="18" customHeight="1">
       <c r="A46" s="17" t="n"/>
       <c r="B46" s="18" t="n"/>
       <c r="C46" s="19" t="n">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="D46" s="20" t="inlineStr">
         <is>
           <t>Riverside</t>
         </is>
       </c>
       <c r="E46" s="21" t="n">
         <v>1</v>
       </c>
       <c r="F46" s="20" t="inlineStr">
         <is>
           <t>Eagles 1</t>
         </is>
       </c>
       <c r="G46" s="22" t="inlineStr">
         <is>
           <t>Riverside</t>
         </is>
       </c>
       <c r="H46" s="23" t="inlineStr"/>
       <c r="I46" s="24" t="inlineStr"/>
     </row>
     <row r="47" ht="18" customHeight="1">
       <c r="A47" s="17" t="n"/>
       <c r="B47" s="18" t="n"/>
@@ -2189,92 +2189,92 @@
       <c r="D47" s="20" t="inlineStr">
         <is>
           <t>Smokey's 1</t>
         </is>
       </c>
       <c r="E47" s="21" t="n">
         <v>2</v>
       </c>
       <c r="F47" s="20" t="inlineStr">
         <is>
           <t>Eagles 2</t>
         </is>
       </c>
       <c r="G47" s="22" t="inlineStr">
         <is>
           <t>Smokey Joe's</t>
         </is>
       </c>
       <c r="H47" s="23" t="inlineStr"/>
       <c r="I47" s="24" t="inlineStr"/>
     </row>
     <row r="48" ht="18" customHeight="1">
       <c r="A48" s="25" t="n"/>
       <c r="B48" s="26" t="n"/>
       <c r="C48" s="27" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="D48" s="28" t="inlineStr">
         <is>
           <t>Sure Shot</t>
         </is>
       </c>
       <c r="E48" s="29" t="n">
         <v>5</v>
       </c>
       <c r="F48" s="28" t="inlineStr">
         <is>
           <t>Fall City Bar and Grill</t>
         </is>
       </c>
       <c r="G48" s="30" t="inlineStr">
         <is>
           <t>Sure Shot</t>
         </is>
       </c>
       <c r="H48" s="31" t="inlineStr"/>
       <c r="I48" s="32" t="inlineStr"/>
     </row>
     <row r="49" ht="18" customHeight="1">
       <c r="A49" s="33" t="n">
         <v>10</v>
       </c>
       <c r="B49" s="34" t="inlineStr">
         <is>
           <t>Aug 3</t>
         </is>
       </c>
       <c r="C49" s="35" t="n">
         <v>1</v>
       </c>
       <c r="D49" s="36" t="inlineStr">
         <is>
           <t>Eagles 1</t>
         </is>
       </c>
       <c r="E49" s="37" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="F49" s="36" t="inlineStr">
         <is>
           <t>Moose</t>
         </is>
       </c>
       <c r="G49" s="38" t="inlineStr">
         <is>
           <t>Eagles</t>
         </is>
       </c>
       <c r="H49" s="39" t="inlineStr"/>
       <c r="I49" s="40" t="inlineStr"/>
     </row>
     <row r="50" ht="18" customHeight="1">
       <c r="A50" s="41" t="n"/>
       <c r="B50" s="42" t="n"/>
       <c r="C50" s="43" t="n">
         <v>3</v>
       </c>
       <c r="D50" s="44" t="inlineStr">
         <is>
           <t>Eagles 3</t>
         </is>
       </c>
@@ -2284,105 +2284,105 @@
       <c r="F50" s="44" t="inlineStr">
         <is>
           <t>Smokey's 1</t>
         </is>
       </c>
       <c r="G50" s="46" t="inlineStr">
         <is>
           <t>Eagles</t>
         </is>
       </c>
       <c r="H50" s="47" t="inlineStr"/>
       <c r="I50" s="48" t="inlineStr"/>
     </row>
     <row r="51" ht="18" customHeight="1">
       <c r="A51" s="41" t="n"/>
       <c r="B51" s="42" t="n"/>
       <c r="C51" s="43" t="n">
         <v>5</v>
       </c>
       <c r="D51" s="44" t="inlineStr">
         <is>
           <t>Fall City Bar and Grill</t>
         </is>
       </c>
       <c r="E51" s="45" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="F51" s="44" t="inlineStr">
         <is>
           <t>Sure Shot</t>
         </is>
       </c>
       <c r="G51" s="46" t="inlineStr">
         <is>
           <t>Fall City Bar and Grill</t>
         </is>
       </c>
       <c r="H51" s="47" t="inlineStr"/>
       <c r="I51" s="48" t="inlineStr"/>
     </row>
     <row r="52" ht="18" customHeight="1">
       <c r="A52" s="41" t="n"/>
       <c r="B52" s="42" t="n"/>
       <c r="C52" s="43" t="n">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="D52" s="44" t="inlineStr">
         <is>
           <t>Riverside</t>
         </is>
       </c>
       <c r="E52" s="45" t="n">
         <v>2</v>
       </c>
       <c r="F52" s="44" t="inlineStr">
         <is>
           <t>Eagles 2</t>
         </is>
       </c>
       <c r="G52" s="46" t="inlineStr">
         <is>
           <t>Riverside</t>
         </is>
       </c>
       <c r="H52" s="47" t="inlineStr"/>
       <c r="I52" s="48" t="inlineStr"/>
     </row>
     <row r="53" ht="18" customHeight="1">
       <c r="A53" s="49" t="n"/>
       <c r="B53" s="50" t="n"/>
       <c r="C53" s="51" t="n">
         <v>10</v>
       </c>
       <c r="D53" s="52" t="inlineStr">
         <is>
           <t>Smokey's 2</t>
         </is>
       </c>
       <c r="E53" s="53" t="n">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="F53" s="52" t="inlineStr">
         <is>
           <t>Twin Peaks</t>
         </is>
       </c>
       <c r="G53" s="54" t="inlineStr">
         <is>
           <t>Smokey Joe's</t>
         </is>
       </c>
       <c r="H53" s="55" t="inlineStr"/>
       <c r="I53" s="56" t="inlineStr"/>
     </row>
     <row r="54" ht="18" customHeight="1">
       <c r="A54" s="9" t="n">
         <v>11</v>
       </c>
       <c r="B54" s="10" t="inlineStr">
         <is>
           <t>Aug 10</t>
         </is>
       </c>
       <c r="C54" s="11" t="n">
         <v>3</v>
@@ -2417,173 +2417,173 @@
       <c r="D55" s="20" t="inlineStr">
         <is>
           <t>Fall City Bar and Grill</t>
         </is>
       </c>
       <c r="E55" s="21" t="n">
         <v>9</v>
       </c>
       <c r="F55" s="20" t="inlineStr">
         <is>
           <t>Smokey's 1</t>
         </is>
       </c>
       <c r="G55" s="22" t="inlineStr">
         <is>
           <t>Fall City Bar and Grill</t>
         </is>
       </c>
       <c r="H55" s="23" t="inlineStr"/>
       <c r="I55" s="24" t="inlineStr"/>
     </row>
     <row r="56" ht="18" customHeight="1">
       <c r="A56" s="17" t="n"/>
       <c r="B56" s="18" t="n"/>
       <c r="C56" s="19" t="n">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="D56" s="20" t="inlineStr">
         <is>
           <t>Riverside</t>
         </is>
       </c>
       <c r="E56" s="21" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="F56" s="20" t="inlineStr">
         <is>
           <t>Moose</t>
         </is>
       </c>
       <c r="G56" s="22" t="inlineStr">
         <is>
           <t>Riverside</t>
         </is>
       </c>
       <c r="H56" s="23" t="inlineStr"/>
       <c r="I56" s="24" t="inlineStr"/>
     </row>
     <row r="57" ht="18" customHeight="1">
       <c r="A57" s="17" t="n"/>
       <c r="B57" s="18" t="n"/>
       <c r="C57" s="19" t="n">
         <v>10</v>
       </c>
       <c r="D57" s="20" t="inlineStr">
         <is>
           <t>Smokey's 2</t>
         </is>
       </c>
       <c r="E57" s="21" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="F57" s="20" t="inlineStr">
         <is>
           <t>Sure Shot</t>
         </is>
       </c>
       <c r="G57" s="22" t="inlineStr">
         <is>
           <t>Smokey Joe's</t>
         </is>
       </c>
       <c r="H57" s="23" t="inlineStr"/>
       <c r="I57" s="24" t="inlineStr"/>
     </row>
     <row r="58" ht="18" customHeight="1">
       <c r="A58" s="25" t="n"/>
       <c r="B58" s="26" t="n"/>
       <c r="C58" s="27" t="n">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="D58" s="28" t="inlineStr">
         <is>
           <t>Twin Peaks</t>
         </is>
       </c>
       <c r="E58" s="29" t="n">
         <v>2</v>
       </c>
       <c r="F58" s="28" t="inlineStr">
         <is>
           <t>Eagles 2</t>
         </is>
       </c>
       <c r="G58" s="30" t="inlineStr">
         <is>
           <t>Twin Peaks</t>
         </is>
       </c>
       <c r="H58" s="31" t="inlineStr"/>
       <c r="I58" s="32" t="inlineStr"/>
     </row>
     <row r="59" ht="18" customHeight="1">
       <c r="A59" s="33" t="n">
         <v>12</v>
       </c>
       <c r="B59" s="34" t="inlineStr">
         <is>
           <t>Aug 17</t>
         </is>
       </c>
       <c r="C59" s="35" t="n">
         <v>2</v>
       </c>
       <c r="D59" s="36" t="inlineStr">
         <is>
           <t>Eagles 2</t>
         </is>
       </c>
       <c r="E59" s="37" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="F59" s="36" t="inlineStr">
         <is>
           <t>Moose</t>
         </is>
       </c>
       <c r="G59" s="38" t="inlineStr">
         <is>
           <t>Eagles</t>
         </is>
       </c>
       <c r="H59" s="39" t="inlineStr"/>
       <c r="I59" s="40" t="inlineStr"/>
     </row>
     <row r="60" ht="18" customHeight="1">
       <c r="A60" s="41" t="n"/>
       <c r="B60" s="42" t="n"/>
       <c r="C60" s="43" t="n">
         <v>3</v>
       </c>
       <c r="D60" s="44" t="inlineStr">
         <is>
           <t>Eagles 3</t>
         </is>
       </c>
       <c r="E60" s="45" t="n">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="F60" s="44" t="inlineStr">
         <is>
           <t>Riverside</t>
         </is>
       </c>
       <c r="G60" s="46" t="inlineStr">
         <is>
           <t>Eagles</t>
         </is>
       </c>
       <c r="H60" s="47" t="inlineStr"/>
       <c r="I60" s="48" t="inlineStr"/>
     </row>
     <row r="61" ht="18" customHeight="1">
       <c r="A61" s="41" t="n"/>
       <c r="B61" s="42" t="n"/>
       <c r="C61" s="43" t="n">
         <v>5</v>
       </c>
       <c r="D61" s="44" t="inlineStr">
         <is>
           <t>Fall City Bar and Grill</t>
         </is>
       </c>
@@ -2612,138 +2612,138 @@
       <c r="D62" s="44" t="inlineStr">
         <is>
           <t>Smokey's 2</t>
         </is>
       </c>
       <c r="E62" s="45" t="n">
         <v>9</v>
       </c>
       <c r="F62" s="44" t="inlineStr">
         <is>
           <t>Smokey's 1</t>
         </is>
       </c>
       <c r="G62" s="46" t="inlineStr">
         <is>
           <t>Smokey Joe's</t>
         </is>
       </c>
       <c r="H62" s="47" t="inlineStr"/>
       <c r="I62" s="48" t="inlineStr"/>
     </row>
     <row r="63" ht="18" customHeight="1">
       <c r="A63" s="49" t="n"/>
       <c r="B63" s="50" t="n"/>
       <c r="C63" s="51" t="n">
+        <v>11</v>
+      </c>
+      <c r="D63" s="52" t="inlineStr">
+        <is>
+          <t>Twin Peaks</t>
+        </is>
+      </c>
+      <c r="E63" s="53" t="n">
         <v>8</v>
-      </c>
-[...6 lines deleted...]
-        <v>7</v>
       </c>
       <c r="F63" s="52" t="inlineStr">
         <is>
           <t>Sure Shot</t>
         </is>
       </c>
       <c r="G63" s="54" t="inlineStr">
         <is>
           <t>Twin Peaks</t>
         </is>
       </c>
       <c r="H63" s="55" t="inlineStr"/>
       <c r="I63" s="56" t="inlineStr"/>
     </row>
     <row r="64" ht="18" customHeight="1">
       <c r="A64" s="9" t="n">
         <v>13</v>
       </c>
       <c r="B64" s="10" t="inlineStr">
         <is>
           <t>Aug 24</t>
         </is>
       </c>
       <c r="C64" s="11" t="n">
         <v>2</v>
       </c>
       <c r="D64" s="12" t="inlineStr">
         <is>
           <t>Eagles 2</t>
         </is>
       </c>
       <c r="E64" s="13" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="F64" s="12" t="inlineStr">
         <is>
           <t>Sure Shot</t>
         </is>
       </c>
       <c r="G64" s="14" t="inlineStr">
         <is>
           <t>Eagles</t>
         </is>
       </c>
       <c r="H64" s="15" t="inlineStr"/>
       <c r="I64" s="16" t="inlineStr"/>
     </row>
     <row r="65" ht="18" customHeight="1">
       <c r="A65" s="17" t="n"/>
       <c r="B65" s="18" t="n"/>
       <c r="C65" s="19" t="n">
         <v>3</v>
       </c>
       <c r="D65" s="20" t="inlineStr">
         <is>
           <t>Eagles 3</t>
         </is>
       </c>
       <c r="E65" s="21" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="F65" s="20" t="inlineStr">
         <is>
           <t>Moose</t>
         </is>
       </c>
       <c r="G65" s="22" t="inlineStr">
         <is>
           <t>Eagles</t>
         </is>
       </c>
       <c r="H65" s="23" t="inlineStr"/>
       <c r="I65" s="24" t="inlineStr"/>
     </row>
     <row r="66" ht="18" customHeight="1">
       <c r="A66" s="17" t="n"/>
       <c r="B66" s="18" t="n"/>
       <c r="C66" s="19" t="n">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="D66" s="20" t="inlineStr">
         <is>
           <t>Riverside</t>
         </is>
       </c>
       <c r="E66" s="21" t="n">
         <v>5</v>
       </c>
       <c r="F66" s="20" t="inlineStr">
         <is>
           <t>Fall City Bar and Grill</t>
         </is>
       </c>
       <c r="G66" s="22" t="inlineStr">
         <is>
           <t>Riverside</t>
         </is>
       </c>
       <c r="H66" s="23" t="inlineStr"/>
       <c r="I66" s="24" t="inlineStr"/>
     </row>
     <row r="67" ht="18" customHeight="1">
       <c r="A67" s="17" t="n"/>
       <c r="B67" s="18" t="n"/>
@@ -2753,51 +2753,51 @@
       <c r="D67" s="20" t="inlineStr">
         <is>
           <t>Smokey's 2</t>
         </is>
       </c>
       <c r="E67" s="21" t="n">
         <v>1</v>
       </c>
       <c r="F67" s="20" t="inlineStr">
         <is>
           <t>Eagles 1</t>
         </is>
       </c>
       <c r="G67" s="22" t="inlineStr">
         <is>
           <t>Smokey Joe's</t>
         </is>
       </c>
       <c r="H67" s="23" t="inlineStr"/>
       <c r="I67" s="24" t="inlineStr"/>
     </row>
     <row r="68" ht="18" customHeight="1">
       <c r="A68" s="25" t="n"/>
       <c r="B68" s="26" t="n"/>
       <c r="C68" s="27" t="n">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="D68" s="28" t="inlineStr">
         <is>
           <t>Twin Peaks</t>
         </is>
       </c>
       <c r="E68" s="29" t="n">
         <v>9</v>
       </c>
       <c r="F68" s="28" t="inlineStr">
         <is>
           <t>Smokey's 1</t>
         </is>
       </c>
       <c r="G68" s="30" t="inlineStr">
         <is>
           <t>Twin Peaks</t>
         </is>
       </c>
       <c r="H68" s="31" t="inlineStr"/>
       <c r="I68" s="32" t="inlineStr"/>
     </row>
     <row r="69" ht="18" customHeight="1">
       <c r="A69" s="33" t="n">
         <v>14</v>
@@ -2821,124 +2821,124 @@
       <c r="F69" s="36" t="inlineStr">
         <is>
           <t>Eagles 3</t>
         </is>
       </c>
       <c r="G69" s="38" t="inlineStr">
         <is>
           <t>Eagles</t>
         </is>
       </c>
       <c r="H69" s="39" t="inlineStr"/>
       <c r="I69" s="40" t="inlineStr"/>
     </row>
     <row r="70" ht="18" customHeight="1">
       <c r="A70" s="41" t="n"/>
       <c r="B70" s="42" t="n"/>
       <c r="C70" s="43" t="n">
         <v>5</v>
       </c>
       <c r="D70" s="44" t="inlineStr">
         <is>
           <t>Fall City Bar and Grill</t>
         </is>
       </c>
       <c r="E70" s="45" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="F70" s="44" t="inlineStr">
         <is>
           <t>Moose</t>
         </is>
       </c>
       <c r="G70" s="46" t="inlineStr">
         <is>
           <t>Fall City Bar and Grill</t>
         </is>
       </c>
       <c r="H70" s="47" t="inlineStr"/>
       <c r="I70" s="48" t="inlineStr"/>
     </row>
     <row r="71" ht="18" customHeight="1">
       <c r="A71" s="41" t="n"/>
       <c r="B71" s="42" t="n"/>
       <c r="C71" s="43" t="n">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="D71" s="44" t="inlineStr">
         <is>
           <t>Riverside</t>
         </is>
       </c>
       <c r="E71" s="45" t="n">
         <v>10</v>
       </c>
       <c r="F71" s="44" t="inlineStr">
         <is>
           <t>Smokey's 2</t>
         </is>
       </c>
       <c r="G71" s="46" t="inlineStr">
         <is>
           <t>Riverside</t>
         </is>
       </c>
       <c r="H71" s="47" t="inlineStr"/>
       <c r="I71" s="48" t="inlineStr"/>
     </row>
     <row r="72" ht="18" customHeight="1">
       <c r="A72" s="41" t="n"/>
       <c r="B72" s="42" t="n"/>
       <c r="C72" s="43" t="n">
         <v>9</v>
       </c>
       <c r="D72" s="44" t="inlineStr">
         <is>
           <t>Smokey's 1</t>
         </is>
       </c>
       <c r="E72" s="45" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="F72" s="44" t="inlineStr">
         <is>
           <t>Sure Shot</t>
         </is>
       </c>
       <c r="G72" s="46" t="inlineStr">
         <is>
           <t>Smokey Joe's</t>
         </is>
       </c>
       <c r="H72" s="47" t="inlineStr"/>
       <c r="I72" s="48" t="inlineStr"/>
     </row>
     <row r="73" ht="18" customHeight="1">
       <c r="A73" s="49" t="n"/>
       <c r="B73" s="50" t="n"/>
       <c r="C73" s="51" t="n">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="D73" s="52" t="inlineStr">
         <is>
           <t>Twin Peaks</t>
         </is>
       </c>
       <c r="E73" s="53" t="n">
         <v>1</v>
       </c>
       <c r="F73" s="52" t="inlineStr">
         <is>
           <t>Eagles 1</t>
         </is>
       </c>
       <c r="G73" s="54" t="inlineStr">
         <is>
           <t>Twin Peaks</t>
         </is>
       </c>
       <c r="H73" s="55" t="inlineStr"/>
       <c r="I73" s="56" t="inlineStr"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:I1"/>
@@ -3017,150 +3017,150 @@
         </is>
       </c>
       <c r="C4" s="62" t="inlineStr">
         <is>
           <t>Eagles</t>
         </is>
       </c>
     </row>
     <row r="5" ht="18" customHeight="1">
       <c r="A5" s="63" t="n">
         <v>3</v>
       </c>
       <c r="B5" s="20" t="inlineStr">
         <is>
           <t>Eagles 3</t>
         </is>
       </c>
       <c r="C5" s="64" t="inlineStr">
         <is>
           <t>Eagles</t>
         </is>
       </c>
     </row>
     <row r="6" ht="18" customHeight="1">
       <c r="A6" s="61" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B6" s="44" t="inlineStr">
         <is>
-          <t>Riverside</t>
+          <t>Fall City Bar and Grill</t>
         </is>
       </c>
       <c r="C6" s="62" t="inlineStr">
         <is>
-          <t>Riverside</t>
+          <t>Fall City Bar and Grill</t>
         </is>
       </c>
     </row>
     <row r="7" ht="18" customHeight="1">
       <c r="A7" s="63" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B7" s="20" t="inlineStr">
         <is>
-          <t>Fall City Bar and Grill</t>
+          <t>Riverside</t>
         </is>
       </c>
       <c r="C7" s="64" t="inlineStr">
         <is>
-          <t>Fall City Bar and Grill</t>
+          <t>Riverside</t>
         </is>
       </c>
     </row>
     <row r="8" ht="18" customHeight="1">
       <c r="A8" s="61" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B8" s="44" t="inlineStr">
         <is>
           <t>Moose</t>
         </is>
       </c>
       <c r="C8" s="62" t="inlineStr">
         <is>
           <t>Moose</t>
         </is>
       </c>
     </row>
     <row r="9" ht="18" customHeight="1">
       <c r="A9" s="63" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B9" s="20" t="inlineStr">
         <is>
           <t>Sure Shot</t>
         </is>
       </c>
       <c r="C9" s="64" t="inlineStr">
         <is>
           <t>Sure Shot</t>
         </is>
       </c>
     </row>
     <row r="10" ht="18" customHeight="1">
       <c r="A10" s="61" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B10" s="44" t="inlineStr">
         <is>
-          <t>Twin Peaks</t>
+          <t>Smokey's 1</t>
         </is>
       </c>
       <c r="C10" s="62" t="inlineStr">
         <is>
-          <t>Twin Peaks</t>
+          <t>Smokey Joe's</t>
         </is>
       </c>
     </row>
     <row r="11" ht="18" customHeight="1">
       <c r="A11" s="63" t="n">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B11" s="20" t="inlineStr">
         <is>
-          <t>Smokey's 1</t>
+          <t>Smokey's 2</t>
         </is>
       </c>
       <c r="C11" s="64" t="inlineStr">
         <is>
           <t>Smokey Joe's</t>
         </is>
       </c>
     </row>
     <row r="12" ht="18" customHeight="1">
       <c r="A12" s="65" t="n">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B12" s="52" t="inlineStr">
         <is>
-          <t>Smokey's 2</t>
+          <t>Twin Peaks</t>
         </is>
       </c>
       <c r="C12" s="66" t="inlineStr">
         <is>
-          <t>Smokey Joe's</t>
+          <t>Twin Peaks</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:B9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>